--- v0 (2026-05-17)
+++ v1 (2026-07-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="269">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LXXIII сесія VIII скликання</t>
   </si>
   <si>
     <t>Рава-Руська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Івануса Іван Іванович</t>
   </si>
   <si>
     <t>Богуш Ганна Андріївна</t>
   </si>
   <si>
     <t>Була Ірина Іванівна</t>
   </si>
   <si>
@@ -359,141 +359,507 @@
   <si>
     <t>За: 8</t>
   </si>
   <si>
     <t>08.05.26  12:56:54</t>
   </si>
   <si>
     <t>08.05.26  12:58:01</t>
   </si>
   <si>
     <t>За: 11</t>
   </si>
   <si>
     <t>08.05.26  12:58:55</t>
   </si>
   <si>
     <t>За: 10</t>
   </si>
   <si>
     <t>08.05.26  12:59:30</t>
   </si>
   <si>
     <t>08.05.26  12:59:55</t>
   </si>
   <si>
+    <t>03.06.26  10:49:10</t>
+  </si>
+  <si>
+    <t>03.06.26  10:49:42</t>
+  </si>
+  <si>
+    <t>03.06.26  10:50:08</t>
+  </si>
+  <si>
+    <t>03.06.26  10:50:34</t>
+  </si>
+  <si>
+    <t>03.06.26  10:50:57</t>
+  </si>
+  <si>
+    <t>03.06.26  10:51:21</t>
+  </si>
+  <si>
+    <t>03.06.26  10:51:57</t>
+  </si>
+  <si>
+    <t>03.06.26  10:52:21</t>
+  </si>
+  <si>
+    <t>03.06.26  10:52:47</t>
+  </si>
+  <si>
+    <t>03.06.26  10:53:12</t>
+  </si>
+  <si>
+    <t>03.06.26  10:53:36</t>
+  </si>
+  <si>
+    <t>03.06.26  10:54:05</t>
+  </si>
+  <si>
+    <t>03.06.26  10:54:30</t>
+  </si>
+  <si>
+    <t>03.06.26  10:54:55</t>
+  </si>
+  <si>
+    <t>03.06.26  10:55:20</t>
+  </si>
+  <si>
+    <t>03.06.26  10:55:44</t>
+  </si>
+  <si>
+    <t>03.06.26  10:56:08</t>
+  </si>
+  <si>
+    <t>03.06.26  10:56:33</t>
+  </si>
+  <si>
+    <t>03.06.26  10:56:58</t>
+  </si>
+  <si>
+    <t>03.06.26  10:57:26</t>
+  </si>
+  <si>
+    <t>03.06.26  10:58:09</t>
+  </si>
+  <si>
+    <t>03.06.26  10:58:38</t>
+  </si>
+  <si>
+    <t>03.06.26  10:59:08</t>
+  </si>
+  <si>
+    <t>03.06.26  10:59:34</t>
+  </si>
+  <si>
+    <t>03.06.26  11:00:02</t>
+  </si>
+  <si>
+    <t>03.06.26  11:00:28</t>
+  </si>
+  <si>
+    <t>03.06.26  11:00:54</t>
+  </si>
+  <si>
+    <t>03.06.26  11:01:22</t>
+  </si>
+  <si>
+    <t>03.06.26  11:01:48</t>
+  </si>
+  <si>
+    <t>03.06.26  11:02:14</t>
+  </si>
+  <si>
+    <t>03.06.26  11:02:39</t>
+  </si>
+  <si>
+    <t>03.06.26  11:03:05</t>
+  </si>
+  <si>
+    <t>03.06.26  11:03:32</t>
+  </si>
+  <si>
+    <t>03.06.26  11:03:58</t>
+  </si>
+  <si>
+    <t>03.06.26  11:04:24</t>
+  </si>
+  <si>
+    <t>03.06.26  11:04:49</t>
+  </si>
+  <si>
+    <t>03.06.26  11:05:14</t>
+  </si>
+  <si>
+    <t>03.06.26  11:05:45</t>
+  </si>
+  <si>
+    <t>03.06.26  11:06:16</t>
+  </si>
+  <si>
+    <t>03.06.26  11:06:39</t>
+  </si>
+  <si>
+    <t>03.06.26  11:07:04</t>
+  </si>
+  <si>
+    <t>03.06.26  11:07:28</t>
+  </si>
+  <si>
+    <t>03.06.26  11:07:52</t>
+  </si>
+  <si>
+    <t>03.06.26  11:08:16</t>
+  </si>
+  <si>
+    <t>03.06.26  11:08:40</t>
+  </si>
+  <si>
+    <t>03.06.26  11:09:03</t>
+  </si>
+  <si>
+    <t>03.06.26  11:09:27</t>
+  </si>
+  <si>
+    <t>03.06.26  11:09:52</t>
+  </si>
+  <si>
+    <t>03.06.26  11:10:16</t>
+  </si>
+  <si>
+    <t>03.06.26  11:10:40</t>
+  </si>
+  <si>
+    <t>03.06.26  11:11:18</t>
+  </si>
+  <si>
+    <t>03.06.26  11:11:41</t>
+  </si>
+  <si>
+    <t>03.06.26  11:12:06</t>
+  </si>
+  <si>
+    <t>03.06.26  11:12:31</t>
+  </si>
+  <si>
+    <t>03.06.26  11:12:57</t>
+  </si>
+  <si>
+    <t>03.06.26  11:13:23</t>
+  </si>
+  <si>
+    <t>03.06.26  11:13:47</t>
+  </si>
+  <si>
+    <t>03.06.26  11:14:12</t>
+  </si>
+  <si>
+    <t>03.06.26  11:14:36</t>
+  </si>
+  <si>
+    <t>03.06.26  11:15:01</t>
+  </si>
+  <si>
+    <t>03.06.26  11:15:28</t>
+  </si>
+  <si>
+    <t>03.06.26  11:15:54</t>
+  </si>
+  <si>
+    <t>03.06.26  11:16:18</t>
+  </si>
+  <si>
+    <t>03.06.26  11:16:41</t>
+  </si>
+  <si>
+    <t>03.06.26  11:17:05</t>
+  </si>
+  <si>
+    <t>03.06.26  11:17:36</t>
+  </si>
+  <si>
+    <t>03.06.26  11:18:00</t>
+  </si>
+  <si>
+    <t>03.06.26  11:18:24</t>
+  </si>
+  <si>
+    <t>03.06.26  11:18:49</t>
+  </si>
+  <si>
+    <t>03.06.26  11:19:14</t>
+  </si>
+  <si>
+    <t>03.06.26  11:19:37</t>
+  </si>
+  <si>
+    <t>03.06.26  11:20:12</t>
+  </si>
+  <si>
+    <t>03.06.26  11:20:41</t>
+  </si>
+  <si>
+    <t>03.06.26  11:21:05</t>
+  </si>
+  <si>
+    <t>03.06.26  11:21:30</t>
+  </si>
+  <si>
+    <t>03.06.26  11:21:54</t>
+  </si>
+  <si>
+    <t>03.06.26  11:22:18</t>
+  </si>
+  <si>
+    <t>03.06.26  11:22:42</t>
+  </si>
+  <si>
+    <t>03.06.26  11:23:08</t>
+  </si>
+  <si>
+    <t>03.06.26  11:23:32</t>
+  </si>
+  <si>
+    <t>03.06.26  11:23:57</t>
+  </si>
+  <si>
+    <t>03.06.26  11:24:22</t>
+  </si>
+  <si>
+    <t>03.06.26  11:24:49</t>
+  </si>
+  <si>
+    <t>03.06.26  11:25:14</t>
+  </si>
+  <si>
+    <t>03.06.26  11:25:42</t>
+  </si>
+  <si>
+    <t>03.06.26  11:26:06</t>
+  </si>
+  <si>
+    <t>03.06.26  11:26:31</t>
+  </si>
+  <si>
+    <t>03.06.26  11:26:58</t>
+  </si>
+  <si>
+    <t>03.06.26  11:48:11</t>
+  </si>
+  <si>
+    <t>03.06.26  11:48:45</t>
+  </si>
+  <si>
+    <t>03.06.26  11:49:18</t>
+  </si>
+  <si>
+    <t>03.06.26  11:49:52</t>
+  </si>
+  <si>
+    <t>03.06.26  11:50:22</t>
+  </si>
+  <si>
+    <t>03.06.26  11:50:55</t>
+  </si>
+  <si>
+    <t>03.06.26  11:51:34</t>
+  </si>
+  <si>
+    <t>03.06.26  11:52:06</t>
+  </si>
+  <si>
+    <t>03.06.26  11:52:54</t>
+  </si>
+  <si>
+    <t>03.06.26  11:53:19</t>
+  </si>
+  <si>
+    <t>03.06.26  11:53:44</t>
+  </si>
+  <si>
+    <t>03.06.26  11:54:09</t>
+  </si>
+  <si>
+    <t>03.06.26  11:54:39</t>
+  </si>
+  <si>
+    <t>03.06.26  11:55:31</t>
+  </si>
+  <si>
+    <t>03.06.26  11:56:03</t>
+  </si>
+  <si>
+    <t>03.06.26  12:03:02</t>
+  </si>
+  <si>
+    <t>03.06.26  12:03:31</t>
+  </si>
+  <si>
+    <t>03.06.26  12:03:56</t>
+  </si>
+  <si>
+    <t>03.06.26  12:04:19</t>
+  </si>
+  <si>
+    <t>03.06.26  12:04:42</t>
+  </si>
+  <si>
+    <t>03.06.26  12:05:05</t>
+  </si>
+  <si>
+    <t>03.06.26  12:05:30</t>
+  </si>
+  <si>
+    <t>03.06.26  12:05:53</t>
+  </si>
+  <si>
+    <t>03.06.26  12:06:16</t>
+  </si>
+  <si>
+    <t>03.06.26  12:06:41</t>
+  </si>
+  <si>
+    <t>03.06.26  12:07:05</t>
+  </si>
+  <si>
+    <t>03.06.26  12:07:30</t>
+  </si>
+  <si>
+    <t>03.06.26  12:07:53</t>
+  </si>
+  <si>
+    <t>За: 176</t>
+  </si>
+  <si>
+    <t>За: 175</t>
+  </si>
+  <si>
+    <t>За: 0</t>
+  </si>
+  <si>
+    <t>За: 171</t>
+  </si>
+  <si>
+    <t>За: 172</t>
+  </si>
+  <si>
+    <t>За: 54</t>
+  </si>
+  <si>
+    <t>За: 146</t>
+  </si>
+  <si>
     <t>За: 60</t>
   </si>
   <si>
-    <t>За: 62</t>
-[...17 lines deleted...]
-    <t>За: 33</t>
+    <t>За: 115</t>
+  </si>
+  <si>
+    <t>За: 113</t>
+  </si>
+  <si>
+    <t>За: 24</t>
   </si>
   <si>
     <t>За: 58</t>
   </si>
   <si>
-    <t>За: 24</t>
-[...2 lines deleted...]
-    <t>За: 63</t>
+    <t>За: 179</t>
+  </si>
+  <si>
+    <t>За: 177</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утр.: 3</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 2</t>
   </si>
   <si>
     <t>Утр.: 4</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
     <t>Не голос.: 1</t>
   </si>
   <si>
+    <t>Не голос.: 5</t>
+  </si>
+  <si>
+    <t>Не голос.: 3</t>
+  </si>
+  <si>
+    <t>Не голос.: 0</t>
+  </si>
+  <si>
+    <t>Не голос.: 4</t>
+  </si>
+  <si>
+    <t>Не голос.: 7</t>
+  </si>
+  <si>
+    <t>Не голос.: 8</t>
+  </si>
+  <si>
     <t>Не голос.: 2</t>
   </si>
   <si>
-    <t>Не голос.: 0</t>
-[...13 lines deleted...]
-  <si>
     <t>Не голос.: 6</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
+    <t>Відсут.: 180</t>
+  </si>
+  <si>
+    <t>Відсут.: 117</t>
+  </si>
+  <si>
+    <t>Відсут.: 25</t>
+  </si>
+  <si>
+    <t>Відсут.: 116</t>
+  </si>
+  <si>
     <t>Відсут.: 64</t>
   </si>
   <si>
-    <t>Відсут.: 1</t>
-[...5 lines deleted...]
-    <t>Відсут.: 34</t>
+    <t>Відсут.: 150</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -518,51 +884,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF70"/>
+  <dimension ref="A1:AF186"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -7047,476 +7413,12076 @@
         <v>36</v>
       </c>
       <c r="Z65" t="s" s="5">
         <v>36</v>
       </c>
       <c r="AA65" t="s" s="5">
         <v>36</v>
       </c>
       <c r="AB65" t="s" s="5">
         <v>37</v>
       </c>
       <c r="AC65" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AD65" t="s" s="5">
         <v>35</v>
       </c>
       <c r="AE65" t="s" s="5">
         <v>36</v>
       </c>
       <c r="AF65" t="s" s="5">
         <v>36</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66"/>
-[...5 lines deleted...]
-      <c r="G66" t="s">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="s">
         <v>116</v>
       </c>
-      <c r="H66" t="s">
-[...72 lines deleted...]
-        <v>118</v>
+      <c r="C66" t="inlineStr" s="4">
+        <is>
+          <t>1751Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Солтис Г.І.</t>
+        </is>
+      </c>
+      <c r="D66" t="s">
+        <v>50</v>
+      </c>
+      <c r="E66" t="s">
+        <v>33</v>
+      </c>
+      <c r="F66" t="s">
+        <v>43</v>
+      </c>
+      <c r="G66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD66" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE66" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF66" t="s" s="5">
+        <v>36</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67"/>
-[...81 lines deleted...]
-        <v>127</v>
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
+        <v>117</v>
+      </c>
+      <c r="C67" t="inlineStr" s="4">
+        <is>
+          <t>1752Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Василько В.О.</t>
+        </is>
+      </c>
+      <c r="D67" t="s">
+        <v>50</v>
+      </c>
+      <c r="E67" t="s">
+        <v>33</v>
+      </c>
+      <c r="F67" t="s">
+        <v>43</v>
+      </c>
+      <c r="G67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD67" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE67" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF67" t="s" s="5">
+        <v>36</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68"/>
-[...81 lines deleted...]
-        <v>130</v>
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
+        <v>118</v>
+      </c>
+      <c r="C68" t="inlineStr" s="4">
+        <is>
+          <t>1753Про надання дозволу на розроблення технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Стасюк С.І.</t>
+        </is>
+      </c>
+      <c r="D68" t="s">
+        <v>50</v>
+      </c>
+      <c r="E68" t="s">
+        <v>33</v>
+      </c>
+      <c r="F68" t="s">
+        <v>43</v>
+      </c>
+      <c r="G68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD68" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE68" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF68" t="s" s="5">
+        <v>36</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69"/>
-[...81 lines deleted...]
-        <v>136</v>
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
+        <v>119</v>
+      </c>
+      <c r="C69" t="inlineStr" s="4">
+        <is>
+          <t>1754Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Петрик Є.В.</t>
+        </is>
+      </c>
+      <c r="D69" t="s">
+        <v>50</v>
+      </c>
+      <c r="E69" t="s">
+        <v>33</v>
+      </c>
+      <c r="F69" t="s">
+        <v>43</v>
+      </c>
+      <c r="G69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD69" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE69" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF69" t="s" s="5">
+        <v>36</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70"/>
-[...5 lines deleted...]
-      <c r="G70" t="s">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>120</v>
+      </c>
+      <c r="C70" t="inlineStr" s="4">
+        <is>
+          <t>1755Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Шендюх Я.Ф.</t>
+        </is>
+      </c>
+      <c r="D70" t="s">
+        <v>50</v>
+      </c>
+      <c r="E70" t="s">
+        <v>33</v>
+      </c>
+      <c r="F70" t="s">
+        <v>34</v>
+      </c>
+      <c r="G70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q70" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD70" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE70" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF70" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>121</v>
+      </c>
+      <c r="C71" t="inlineStr" s="4">
+        <is>
+          <t>1756Про надання дозволу на розроблення технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Станько Г.С.</t>
+        </is>
+      </c>
+      <c r="D71" t="s">
+        <v>50</v>
+      </c>
+      <c r="E71" t="s">
+        <v>33</v>
+      </c>
+      <c r="F71" t="s">
+        <v>34</v>
+      </c>
+      <c r="G71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I71" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="J71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD71" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE71" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF71" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>122</v>
+      </c>
+      <c r="C72" t="inlineStr" s="4">
+        <is>
+          <t>1757Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Демчині І.О.</t>
+        </is>
+      </c>
+      <c r="D72" t="s">
+        <v>50</v>
+      </c>
+      <c r="E72" t="s">
+        <v>33</v>
+      </c>
+      <c r="F72" t="s">
+        <v>43</v>
+      </c>
+      <c r="G72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD72" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE72" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF72" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>123</v>
+      </c>
+      <c r="C73" t="inlineStr" s="4">
+        <is>
+          <t>1758Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Беляк К.М.</t>
+        </is>
+      </c>
+      <c r="D73" t="s">
+        <v>50</v>
+      </c>
+      <c r="E73" t="s">
+        <v>33</v>
+      </c>
+      <c r="F73" t="s">
+        <v>43</v>
+      </c>
+      <c r="G73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD73" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE73" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF73" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>124</v>
+      </c>
+      <c r="C74" t="inlineStr" s="4">
+        <is>
+          <t>1759Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Шепелявцю Я.А.</t>
+        </is>
+      </c>
+      <c r="D74" t="s">
+        <v>50</v>
+      </c>
+      <c r="E74" t="s">
+        <v>33</v>
+      </c>
+      <c r="F74" t="s">
+        <v>34</v>
+      </c>
+      <c r="G74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W74" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD74" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE74" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF74" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" t="inlineStr" s="4">
+        <is>
+          <t>1760Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Беляк К.М.</t>
+        </is>
+      </c>
+      <c r="D75" t="s">
+        <v>50</v>
+      </c>
+      <c r="E75" t="s">
+        <v>33</v>
+      </c>
+      <c r="F75" t="s">
+        <v>43</v>
+      </c>
+      <c r="G75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD75" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE75" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF75" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>126</v>
+      </c>
+      <c r="C76" t="inlineStr" s="4">
+        <is>
+          <t>1761Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Шарко М.І.</t>
+        </is>
+      </c>
+      <c r="D76" t="s">
+        <v>50</v>
+      </c>
+      <c r="E76" t="s">
+        <v>33</v>
+      </c>
+      <c r="F76" t="s">
+        <v>43</v>
+      </c>
+      <c r="G76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD76" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE76" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF76" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>127</v>
+      </c>
+      <c r="C77" t="inlineStr" s="4">
+        <is>
+          <t>1762Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Музиці О.Г.</t>
+        </is>
+      </c>
+      <c r="D77" t="s">
+        <v>50</v>
+      </c>
+      <c r="E77" t="s">
+        <v>33</v>
+      </c>
+      <c r="F77" t="s">
+        <v>43</v>
+      </c>
+      <c r="G77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD77" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE77" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF77" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>128</v>
+      </c>
+      <c r="C78" t="inlineStr" s="4">
+        <is>
+          <t>1763Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Шмігель І.В.</t>
+        </is>
+      </c>
+      <c r="D78" t="s">
+        <v>50</v>
+      </c>
+      <c r="E78" t="s">
+        <v>33</v>
+      </c>
+      <c r="F78" t="s">
+        <v>43</v>
+      </c>
+      <c r="G78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD78" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE78" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF78" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>129</v>
+      </c>
+      <c r="C79" t="inlineStr" s="4">
+        <is>
+          <t>1764Про надання дозволу на розроблення технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Волощак М.В.</t>
+        </is>
+      </c>
+      <c r="D79" t="s">
+        <v>50</v>
+      </c>
+      <c r="E79" t="s">
+        <v>33</v>
+      </c>
+      <c r="F79" t="s">
+        <v>43</v>
+      </c>
+      <c r="G79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD79" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE79" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF79" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>130</v>
+      </c>
+      <c r="C80" t="inlineStr" s="4">
+        <is>
+          <t>1765Про надання дозволу на розроблення технічної документації з землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Чернюх М.М.</t>
+        </is>
+      </c>
+      <c r="D80" t="s">
+        <v>50</v>
+      </c>
+      <c r="E80" t="s">
+        <v>33</v>
+      </c>
+      <c r="F80" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD80" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE80" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF80" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>131</v>
+      </c>
+      <c r="C81" t="inlineStr" s="4">
+        <is>
+          <t>1766Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Чернюх М.М.</t>
+        </is>
+      </c>
+      <c r="D81" t="s">
+        <v>50</v>
+      </c>
+      <c r="E81" t="s">
+        <v>33</v>
+      </c>
+      <c r="F81" t="s">
+        <v>43</v>
+      </c>
+      <c r="G81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD81" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE81" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF81" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>132</v>
+      </c>
+      <c r="C82" t="inlineStr" s="4">
+        <is>
+          <t>1767Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Кочан С.С.</t>
+        </is>
+      </c>
+      <c r="D82" t="s">
+        <v>50</v>
+      </c>
+      <c r="E82" t="s">
+        <v>33</v>
+      </c>
+      <c r="F82" t="s">
+        <v>43</v>
+      </c>
+      <c r="G82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD82" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE82" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF82" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>133</v>
+      </c>
+      <c r="C83" t="inlineStr" s="4">
+        <is>
+          <t>1768Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Савці А.М.</t>
+        </is>
+      </c>
+      <c r="D83" t="s">
+        <v>50</v>
+      </c>
+      <c r="E83" t="s">
+        <v>33</v>
+      </c>
+      <c r="F83" t="s">
+        <v>43</v>
+      </c>
+      <c r="G83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD83" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE83" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF83" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>134</v>
+      </c>
+      <c r="C84" t="inlineStr" s="4">
+        <is>
+          <t>1769Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Савці О.М.</t>
+        </is>
+      </c>
+      <c r="D84" t="s">
+        <v>50</v>
+      </c>
+      <c r="E84" t="s">
+        <v>33</v>
+      </c>
+      <c r="F84" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD84" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE84" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF84" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>135</v>
+      </c>
+      <c r="C85" t="inlineStr" s="4">
+        <is>
+          <t>1770Про надання дозволу на розроблення технічної документації із землеустрою щодо встановлення меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва гр. Савці Г.Я.</t>
+        </is>
+      </c>
+      <c r="D85" t="s">
+        <v>50</v>
+      </c>
+      <c r="E85" t="s">
+        <v>33</v>
+      </c>
+      <c r="F85" t="s">
+        <v>43</v>
+      </c>
+      <c r="G85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD85" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE85" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF85" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>136</v>
+      </c>
+      <c r="C86" t="inlineStr" s="4">
+        <is>
+          <t>1771Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Фарині Н.С.</t>
+        </is>
+      </c>
+      <c r="D86" t="s">
+        <v>50</v>
+      </c>
+      <c r="E86" t="s">
+        <v>33</v>
+      </c>
+      <c r="F86" t="s">
+        <v>43</v>
+      </c>
+      <c r="G86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD86" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE86" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF86" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="s">
+        <v>137</v>
+      </c>
+      <c r="C87" t="inlineStr" s="4">
+        <is>
+          <t>1772Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Івахів М.О.</t>
+        </is>
+      </c>
+      <c r="D87" t="s">
+        <v>50</v>
+      </c>
+      <c r="E87" t="s">
+        <v>33</v>
+      </c>
+      <c r="F87" t="s">
+        <v>43</v>
+      </c>
+      <c r="G87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD87" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE87" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF87" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="s">
+        <v>138</v>
+      </c>
+      <c r="C88" t="inlineStr" s="4">
+        <is>
+          <t>1773Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Порохнявець Л.В.</t>
+        </is>
+      </c>
+      <c r="D88" t="s">
+        <v>50</v>
+      </c>
+      <c r="E88" t="s">
+        <v>33</v>
+      </c>
+      <c r="F88" t="s">
+        <v>34</v>
+      </c>
+      <c r="G88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R88" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD88" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE88" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF88" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>139</v>
+      </c>
+      <c r="C89" t="inlineStr" s="4">
+        <is>
+          <t>1774Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Плесак М.О.</t>
+        </is>
+      </c>
+      <c r="D89" t="s">
+        <v>50</v>
+      </c>
+      <c r="E89" t="s">
+        <v>33</v>
+      </c>
+      <c r="F89" t="s">
+        <v>43</v>
+      </c>
+      <c r="G89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD89" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE89" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF89" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>140</v>
+      </c>
+      <c r="C90" t="inlineStr" s="4">
+        <is>
+          <t>1775Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Харечко І.М.</t>
+        </is>
+      </c>
+      <c r="D90" t="s">
+        <v>50</v>
+      </c>
+      <c r="E90" t="s">
+        <v>33</v>
+      </c>
+      <c r="F90" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD90" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE90" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF90" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>141</v>
+      </c>
+      <c r="C91" t="inlineStr" s="4">
+        <is>
+          <t>1776Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Фарині А.П.</t>
+        </is>
+      </c>
+      <c r="D91" t="s">
+        <v>50</v>
+      </c>
+      <c r="E91" t="s">
+        <v>33</v>
+      </c>
+      <c r="F91" t="s">
+        <v>43</v>
+      </c>
+      <c r="G91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD91" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE91" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF91" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
         <v>142</v>
       </c>
-      <c r="H70" t="s">
+      <c r="C92" t="inlineStr" s="4">
+        <is>
+          <t>1777Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Дорош В.Я.</t>
+        </is>
+      </c>
+      <c r="D92" t="s">
+        <v>50</v>
+      </c>
+      <c r="E92" t="s">
+        <v>33</v>
+      </c>
+      <c r="F92" t="s">
+        <v>43</v>
+      </c>
+      <c r="G92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD92" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE92" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF92" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="s">
+        <v>143</v>
+      </c>
+      <c r="C93" t="inlineStr" s="4">
+        <is>
+          <t>1778Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Вовк К.В.</t>
+        </is>
+      </c>
+      <c r="D93" t="s">
+        <v>50</v>
+      </c>
+      <c r="E93" t="s">
+        <v>33</v>
+      </c>
+      <c r="F93" t="s">
+        <v>43</v>
+      </c>
+      <c r="G93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD93" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE93" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF93" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
+        <v>144</v>
+      </c>
+      <c r="C94" t="inlineStr" s="4">
+        <is>
+          <t>1779Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Котик О.Ф.</t>
+        </is>
+      </c>
+      <c r="D94" t="s">
+        <v>50</v>
+      </c>
+      <c r="E94" t="s">
+        <v>33</v>
+      </c>
+      <c r="F94" t="s">
+        <v>43</v>
+      </c>
+      <c r="G94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD94" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE94" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF94" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>145</v>
+      </c>
+      <c r="C95" t="inlineStr" s="4">
+        <is>
+          <t>1780Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Плесак Н.М.</t>
+        </is>
+      </c>
+      <c r="D95" t="s">
+        <v>50</v>
+      </c>
+      <c r="E95" t="s">
+        <v>33</v>
+      </c>
+      <c r="F95" t="s">
+        <v>43</v>
+      </c>
+      <c r="G95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD95" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE95" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF95" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>146</v>
+      </c>
+      <c r="C96" t="inlineStr" s="4">
+        <is>
+          <t>1781Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Шарко Н.Ф.</t>
+        </is>
+      </c>
+      <c r="D96" t="s">
+        <v>50</v>
+      </c>
+      <c r="E96" t="s">
+        <v>33</v>
+      </c>
+      <c r="F96" t="s">
+        <v>43</v>
+      </c>
+      <c r="G96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD96" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE96" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF96" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>147</v>
+      </c>
+      <c r="C97" t="inlineStr" s="4">
+        <is>
+          <t>1782Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Оброцькій Л.Я.</t>
+        </is>
+      </c>
+      <c r="D97" t="s">
+        <v>50</v>
+      </c>
+      <c r="E97" t="s">
+        <v>33</v>
+      </c>
+      <c r="F97" t="s">
+        <v>34</v>
+      </c>
+      <c r="G97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M97" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD97" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE97" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF97" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>148</v>
+      </c>
+      <c r="C98" t="inlineStr" s="4">
+        <is>
+          <t>1783Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Серкіз М.І.</t>
+        </is>
+      </c>
+      <c r="D98" t="s">
+        <v>50</v>
+      </c>
+      <c r="E98" t="s">
+        <v>33</v>
+      </c>
+      <c r="F98" t="s">
+        <v>43</v>
+      </c>
+      <c r="G98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD98" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE98" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF98" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>149</v>
+      </c>
+      <c r="C99" t="inlineStr" s="4">
+        <is>
+          <t>1784Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Гук М.Я.</t>
+        </is>
+      </c>
+      <c r="D99" t="s">
+        <v>50</v>
+      </c>
+      <c r="E99" t="s">
+        <v>33</v>
+      </c>
+      <c r="F99" t="s">
+        <v>43</v>
+      </c>
+      <c r="G99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD99" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE99" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF99" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>150</v>
+      </c>
+      <c r="C100" t="inlineStr" s="4">
+        <is>
+          <t>1785Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Зінчук Л.Ф.</t>
+        </is>
+      </c>
+      <c r="D100" t="s">
+        <v>50</v>
+      </c>
+      <c r="E100" t="s">
+        <v>33</v>
+      </c>
+      <c r="F100" t="s">
+        <v>43</v>
+      </c>
+      <c r="G100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD100" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE100" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF100" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>151</v>
+      </c>
+      <c r="C101" t="inlineStr" s="4">
+        <is>
+          <t>1786Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Гук М.Я.</t>
+        </is>
+      </c>
+      <c r="D101" t="s">
+        <v>50</v>
+      </c>
+      <c r="E101" t="s">
+        <v>33</v>
+      </c>
+      <c r="F101" t="s">
+        <v>34</v>
+      </c>
+      <c r="G101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R101" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD101" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE101" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF101" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>152</v>
+      </c>
+      <c r="C102" t="inlineStr" s="4">
+        <is>
+          <t>1787Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Кожушко-Лозинській І.І.</t>
+        </is>
+      </c>
+      <c r="D102" t="s">
+        <v>50</v>
+      </c>
+      <c r="E102" t="s">
+        <v>40</v>
+      </c>
+      <c r="F102" t="s">
+        <v>65</v>
+      </c>
+      <c r="G102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K102" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R102" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="S102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA102" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AB102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD102" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE102" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF102" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>153</v>
+      </c>
+      <c r="C103" t="inlineStr" s="4">
+        <is>
+          <t>1788Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Кожушко-Лозинській І.І.</t>
+        </is>
+      </c>
+      <c r="D103" t="s">
+        <v>50</v>
+      </c>
+      <c r="E103" t="s">
+        <v>33</v>
+      </c>
+      <c r="F103" t="s">
+        <v>43</v>
+      </c>
+      <c r="G103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD103" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE103" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF103" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>154</v>
+      </c>
+      <c r="C104" t="inlineStr" s="4">
+        <is>
+          <t>1789Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Головенко Н.Д.</t>
+        </is>
+      </c>
+      <c r="D104" t="s">
+        <v>50</v>
+      </c>
+      <c r="E104" t="s">
+        <v>33</v>
+      </c>
+      <c r="F104" t="s">
+        <v>43</v>
+      </c>
+      <c r="G104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD104" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE104" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF104" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
+        <v>155</v>
+      </c>
+      <c r="C105" t="inlineStr" s="4">
+        <is>
+          <t>1790Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Мавдрик Г.Ю.</t>
+        </is>
+      </c>
+      <c r="D105" t="s">
+        <v>50</v>
+      </c>
+      <c r="E105" t="s">
+        <v>33</v>
+      </c>
+      <c r="F105" t="s">
+        <v>43</v>
+      </c>
+      <c r="G105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD105" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE105" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF105" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>156</v>
+      </c>
+      <c r="C106" t="inlineStr" s="4">
+        <is>
+          <t>1791Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Дорош М.М.</t>
+        </is>
+      </c>
+      <c r="D106" t="s">
+        <v>50</v>
+      </c>
+      <c r="E106" t="s">
+        <v>33</v>
+      </c>
+      <c r="F106" t="s">
+        <v>43</v>
+      </c>
+      <c r="G106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD106" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE106" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF106" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>157</v>
+      </c>
+      <c r="C107" t="inlineStr" s="4">
+        <is>
+          <t>1792Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Плесак Н.М.</t>
+        </is>
+      </c>
+      <c r="D107" t="s">
+        <v>50</v>
+      </c>
+      <c r="E107" t="s">
+        <v>33</v>
+      </c>
+      <c r="F107" t="s">
+        <v>43</v>
+      </c>
+      <c r="G107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD107" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE107" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF107" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>158</v>
+      </c>
+      <c r="C108" t="inlineStr" s="4">
+        <is>
+          <t>1793Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Дорош М.М.</t>
+        </is>
+      </c>
+      <c r="D108" t="s">
+        <v>50</v>
+      </c>
+      <c r="E108" t="s">
+        <v>33</v>
+      </c>
+      <c r="F108" t="s">
+        <v>43</v>
+      </c>
+      <c r="G108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD108" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE108" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF108" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>159</v>
+      </c>
+      <c r="C109" t="inlineStr" s="4">
+        <is>
+          <t>1794Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Вовк К.В.</t>
+        </is>
+      </c>
+      <c r="D109" t="s">
+        <v>50</v>
+      </c>
+      <c r="E109" t="s">
+        <v>33</v>
+      </c>
+      <c r="F109" t="s">
+        <v>43</v>
+      </c>
+      <c r="G109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD109" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE109" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF109" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>160</v>
+      </c>
+      <c r="C110" t="inlineStr" s="4">
+        <is>
+          <t>1795Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Шарко Г.М.</t>
+        </is>
+      </c>
+      <c r="D110" t="s">
+        <v>50</v>
+      </c>
+      <c r="E110" t="s">
+        <v>33</v>
+      </c>
+      <c r="F110" t="s">
+        <v>34</v>
+      </c>
+      <c r="G110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K110" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="L110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD110" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE110" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF110" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>161</v>
+      </c>
+      <c r="C111" t="inlineStr" s="4">
+        <is>
+          <t>1796Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Пурській І.М.</t>
+        </is>
+      </c>
+      <c r="D111" t="s">
+        <v>50</v>
+      </c>
+      <c r="E111" t="s">
+        <v>33</v>
+      </c>
+      <c r="F111" t="s">
+        <v>43</v>
+      </c>
+      <c r="G111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD111" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE111" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF111" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>162</v>
+      </c>
+      <c r="C112" t="inlineStr" s="4">
+        <is>
+          <t>1797Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Солтис А.Я.</t>
+        </is>
+      </c>
+      <c r="D112" t="s">
+        <v>50</v>
+      </c>
+      <c r="E112" t="s">
+        <v>33</v>
+      </c>
+      <c r="F112" t="s">
+        <v>43</v>
+      </c>
+      <c r="G112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD112" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE112" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF112" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>163</v>
+      </c>
+      <c r="C113" t="inlineStr" s="4">
+        <is>
+          <t>1798Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Клим І.А.</t>
+        </is>
+      </c>
+      <c r="D113" t="s">
+        <v>50</v>
+      </c>
+      <c r="E113" t="s">
+        <v>33</v>
+      </c>
+      <c r="F113" t="s">
+        <v>43</v>
+      </c>
+      <c r="G113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD113" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE113" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF113" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>164</v>
+      </c>
+      <c r="C114" t="inlineStr" s="4">
+        <is>
+          <t>1799Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Шарко Н.Ф.</t>
+        </is>
+      </c>
+      <c r="D114" t="s">
+        <v>50</v>
+      </c>
+      <c r="E114" t="s">
+        <v>33</v>
+      </c>
+      <c r="F114" t="s">
+        <v>43</v>
+      </c>
+      <c r="G114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD114" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE114" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF114" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>165</v>
+      </c>
+      <c r="C115" t="inlineStr" s="4">
+        <is>
+          <t>1800Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Шарко О.І.</t>
+        </is>
+      </c>
+      <c r="D115" t="s">
+        <v>50</v>
+      </c>
+      <c r="E115" t="s">
+        <v>40</v>
+      </c>
+      <c r="F115" t="s">
+        <v>41</v>
+      </c>
+      <c r="G115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H115" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="I115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC115" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD115" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="AE115" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF115" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>166</v>
+      </c>
+      <c r="C116" t="inlineStr" s="4">
+        <is>
+          <t>1801Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Шарко О.І.</t>
+        </is>
+      </c>
+      <c r="D116" t="s">
+        <v>50</v>
+      </c>
+      <c r="E116" t="s">
+        <v>33</v>
+      </c>
+      <c r="F116" t="s">
+        <v>43</v>
+      </c>
+      <c r="G116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD116" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE116" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF116" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>167</v>
+      </c>
+      <c r="C117" t="inlineStr" s="4">
+        <is>
+          <t>1802Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Климу А.І.</t>
+        </is>
+      </c>
+      <c r="D117" t="s">
+        <v>50</v>
+      </c>
+      <c r="E117" t="s">
+        <v>33</v>
+      </c>
+      <c r="F117" t="s">
+        <v>43</v>
+      </c>
+      <c r="G117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD117" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE117" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF117" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>168</v>
+      </c>
+      <c r="C118" t="inlineStr" s="4">
+        <is>
+          <t>1803Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Сироті Л.В.</t>
+        </is>
+      </c>
+      <c r="D118" t="s">
+        <v>50</v>
+      </c>
+      <c r="E118" t="s">
+        <v>33</v>
+      </c>
+      <c r="F118" t="s">
+        <v>43</v>
+      </c>
+      <c r="G118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD118" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE118" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF118" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>169</v>
+      </c>
+      <c r="C119" t="inlineStr" s="4">
+        <is>
+          <t>1804Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Лосянович М.О.</t>
+        </is>
+      </c>
+      <c r="D119" t="s">
+        <v>50</v>
+      </c>
+      <c r="E119" t="s">
+        <v>33</v>
+      </c>
+      <c r="F119" t="s">
+        <v>43</v>
+      </c>
+      <c r="G119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD119" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE119" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF119" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>170</v>
+      </c>
+      <c r="C120" t="inlineStr" s="4">
+        <is>
+          <t>1805Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Головенко Л.С.</t>
+        </is>
+      </c>
+      <c r="D120" t="s">
+        <v>50</v>
+      </c>
+      <c r="E120" t="s">
+        <v>33</v>
+      </c>
+      <c r="F120" t="s">
+        <v>43</v>
+      </c>
+      <c r="G120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD120" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE120" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF120" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>171</v>
+      </c>
+      <c r="C121" t="inlineStr" s="4">
+        <is>
+          <t>1806Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Березінській М.І.</t>
+        </is>
+      </c>
+      <c r="D121" t="s">
+        <v>50</v>
+      </c>
+      <c r="E121" t="s">
+        <v>33</v>
+      </c>
+      <c r="F121" t="s">
+        <v>43</v>
+      </c>
+      <c r="G121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD121" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE121" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF121" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>172</v>
+      </c>
+      <c r="C122" t="inlineStr" s="4">
+        <is>
+          <t>1807Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Федак Н.О.</t>
+        </is>
+      </c>
+      <c r="D122" t="s">
+        <v>50</v>
+      </c>
+      <c r="E122" t="s">
+        <v>33</v>
+      </c>
+      <c r="F122" t="s">
+        <v>43</v>
+      </c>
+      <c r="G122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD122" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE122" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF122" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="s">
+        <v>173</v>
+      </c>
+      <c r="C123" t="inlineStr" s="4">
+        <is>
+          <t>1808Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Лазар М.М.</t>
+        </is>
+      </c>
+      <c r="D123" t="s">
+        <v>50</v>
+      </c>
+      <c r="E123" t="s">
+        <v>33</v>
+      </c>
+      <c r="F123" t="s">
+        <v>34</v>
+      </c>
+      <c r="G123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H123" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="I123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD123" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE123" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF123" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="s">
+        <v>174</v>
+      </c>
+      <c r="C124" t="inlineStr" s="4">
+        <is>
+          <t>1809Про затвердження технічної документації із землеустрою щодо встановлення(відновлення) меж земельної ділянки в натурі (на місцевості) по виділенню земельних часток (паїв)для ведення товарного сільськогосподарського виробництва на території Потелицького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Слотвінській В.В.</t>
+        </is>
+      </c>
+      <c r="D124" t="s">
+        <v>50</v>
+      </c>
+      <c r="E124" t="s">
+        <v>33</v>
+      </c>
+      <c r="F124" t="s">
+        <v>43</v>
+      </c>
+      <c r="G124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD124" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE124" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF124" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="s">
+        <v>175</v>
+      </c>
+      <c r="C125" t="inlineStr" s="4">
+        <is>
+          <t>1810Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Шумило Н.М.</t>
+        </is>
+      </c>
+      <c r="D125" t="s">
+        <v>50</v>
+      </c>
+      <c r="E125" t="s">
+        <v>40</v>
+      </c>
+      <c r="F125" t="s">
+        <v>41</v>
+      </c>
+      <c r="G125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L125" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V125" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="W125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD125" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE125" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF125" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="s">
+        <v>176</v>
+      </c>
+      <c r="C126" t="inlineStr" s="4">
+        <is>
+          <t>1811Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для ведення товарного сільськогосподарського виробництва на території Липницького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Шумило Н.М.</t>
+        </is>
+      </c>
+      <c r="D126" t="s">
+        <v>50</v>
+      </c>
+      <c r="E126" t="s">
+        <v>33</v>
+      </c>
+      <c r="F126" t="s">
+        <v>43</v>
+      </c>
+      <c r="G126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD126" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE126" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF126" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="s">
+        <v>177</v>
+      </c>
+      <c r="C127" t="inlineStr" s="4">
+        <is>
+          <t>1812Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Дев’ятирського старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Молоко М.Д.</t>
+        </is>
+      </c>
+      <c r="D127" t="s">
+        <v>50</v>
+      </c>
+      <c r="E127" t="s">
+        <v>33</v>
+      </c>
+      <c r="F127" t="s">
+        <v>43</v>
+      </c>
+      <c r="G127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD127" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE127" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF127" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="s">
+        <v>178</v>
+      </c>
+      <c r="C128" t="inlineStr" s="4">
+        <is>
+          <t>1813Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Волицького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Труш Н.Ф.</t>
+        </is>
+      </c>
+      <c r="D128" t="s">
+        <v>50</v>
+      </c>
+      <c r="E128" t="s">
+        <v>33</v>
+      </c>
+      <c r="F128" t="s">
+        <v>43</v>
+      </c>
+      <c r="G128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD128" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE128" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF128" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>179</v>
+      </c>
+      <c r="C129" t="inlineStr" s="4">
+        <is>
+          <t>1814Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Волицького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Труш Н.Ф.</t>
+        </is>
+      </c>
+      <c r="D129" t="s">
+        <v>50</v>
+      </c>
+      <c r="E129" t="s">
+        <v>33</v>
+      </c>
+      <c r="F129" t="s">
+        <v>43</v>
+      </c>
+      <c r="G129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD129" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE129" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF129" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="s">
+        <v>180</v>
+      </c>
+      <c r="C130" t="inlineStr" s="4">
+        <is>
+          <t>1815Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Гійченського старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Вовку Ю.М.</t>
+        </is>
+      </c>
+      <c r="D130" t="s">
+        <v>50</v>
+      </c>
+      <c r="E130" t="s">
+        <v>33</v>
+      </c>
+      <c r="F130" t="s">
+        <v>43</v>
+      </c>
+      <c r="G130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD130" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE130" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF130" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>181</v>
+      </c>
+      <c r="C131" t="inlineStr" s="4">
+        <is>
+          <t>1816Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Новокам’янського старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Перетятку Б.І.</t>
+        </is>
+      </c>
+      <c r="D131" t="s">
+        <v>50</v>
+      </c>
+      <c r="E131" t="s">
+        <v>33</v>
+      </c>
+      <c r="F131" t="s">
+        <v>43</v>
+      </c>
+      <c r="G131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD131" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE131" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF131" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>182</v>
+      </c>
+      <c r="C132" t="inlineStr" s="4">
+        <is>
+          <t>1817Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Волицького старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Возняк Л.М.</t>
+        </is>
+      </c>
+      <c r="D132" t="s">
+        <v>50</v>
+      </c>
+      <c r="E132" t="s">
+        <v>33</v>
+      </c>
+      <c r="F132" t="s">
+        <v>43</v>
+      </c>
+      <c r="G132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD132" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE132" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF132" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="s">
+        <v>183</v>
+      </c>
+      <c r="C133" t="inlineStr" s="4">
+        <is>
+          <t>1818Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Новокам’янського старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Підлипній М.М.</t>
+        </is>
+      </c>
+      <c r="D133" t="s">
+        <v>50</v>
+      </c>
+      <c r="E133" t="s">
+        <v>33</v>
+      </c>
+      <c r="F133" t="s">
+        <v>43</v>
+      </c>
+      <c r="G133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD133" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE133" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF133" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" t="s">
+        <v>184</v>
+      </c>
+      <c r="C134" t="inlineStr" s="4">
+        <is>
+          <t>1819Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Новокам’янського старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Підлипному І.П.</t>
+        </is>
+      </c>
+      <c r="D134" t="s">
+        <v>50</v>
+      </c>
+      <c r="E134" t="s">
+        <v>33</v>
+      </c>
+      <c r="F134" t="s">
+        <v>43</v>
+      </c>
+      <c r="G134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD134" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE134" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF134" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" t="s">
+        <v>185</v>
+      </c>
+      <c r="C135" t="inlineStr" s="4">
+        <is>
+          <t>1820Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Новокам’янського старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Гринчук Х.М.</t>
+        </is>
+      </c>
+      <c r="D135" t="s">
+        <v>50</v>
+      </c>
+      <c r="E135" t="s">
+        <v>33</v>
+      </c>
+      <c r="F135" t="s">
+        <v>34</v>
+      </c>
+      <c r="G135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U135" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD135" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE135" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF135" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" t="s">
+        <v>186</v>
+      </c>
+      <c r="C136" t="inlineStr" s="4">
+        <is>
+          <t>1821Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) по виділенню земельних часток (паїв) для ведення товарного сільськогосподарського виробництва на території Дев’ятирського старостинського округу Рава-Руської міської територіальної громади Львівського району Львівської області гр. Приставі М.І.</t>
+        </is>
+      </c>
+      <c r="D136" t="s">
+        <v>50</v>
+      </c>
+      <c r="E136" t="s">
+        <v>33</v>
+      </c>
+      <c r="F136" t="s">
+        <v>43</v>
+      </c>
+      <c r="G136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD136" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE136" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF136" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" t="s">
+        <v>187</v>
+      </c>
+      <c r="C137" t="inlineStr" s="4">
+        <is>
+          <t>1822Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Річки, вул. І. Франка, 29 гр. Зінчину С.Г.</t>
+        </is>
+      </c>
+      <c r="D137" t="s">
+        <v>50</v>
+      </c>
+      <c r="E137" t="s">
+        <v>33</v>
+      </c>
+      <c r="F137" t="s">
+        <v>43</v>
+      </c>
+      <c r="G137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD137" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE137" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF137" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" t="s">
+        <v>188</v>
+      </c>
+      <c r="C138" t="inlineStr" s="4">
+        <is>
+          <t>1823Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у селі Нова Кам’янка вул. Шевченка, 19 гр. Федюрі І.П.</t>
+        </is>
+      </c>
+      <c r="D138" t="s">
+        <v>50</v>
+      </c>
+      <c r="E138" t="s">
+        <v>33</v>
+      </c>
+      <c r="F138" t="s">
+        <v>43</v>
+      </c>
+      <c r="G138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD138" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE138" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF138" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" t="s">
+        <v>189</v>
+      </c>
+      <c r="C139" t="inlineStr" s="4">
+        <is>
+          <t>1824Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у с. Потелич вул. Зелена, 51 гр. Вольській С.М.</t>
+        </is>
+      </c>
+      <c r="D139" t="s">
+        <v>50</v>
+      </c>
+      <c r="E139" t="s">
+        <v>33</v>
+      </c>
+      <c r="F139" t="s">
+        <v>43</v>
+      </c>
+      <c r="G139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD139" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE139" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF139" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" t="s">
+        <v>190</v>
+      </c>
+      <c r="C140" t="inlineStr" s="4">
+        <is>
+          <t>1825Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Річки, вул. Шевченка, 62 гр. Пилипишин М.О.</t>
+        </is>
+      </c>
+      <c r="D140" t="s">
+        <v>50</v>
+      </c>
+      <c r="E140" t="s">
+        <v>33</v>
+      </c>
+      <c r="F140" t="s">
+        <v>43</v>
+      </c>
+      <c r="G140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD140" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE140" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF140" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" t="s">
+        <v>191</v>
+      </c>
+      <c r="C141" t="inlineStr" s="4">
+        <is>
+          <t>1826Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у селі Гійче вул. Героїв України, 93 гр. Ворожбит Л.С.</t>
+        </is>
+      </c>
+      <c r="D141" t="s">
+        <v>50</v>
+      </c>
+      <c r="E141" t="s">
+        <v>33</v>
+      </c>
+      <c r="F141" t="s">
+        <v>43</v>
+      </c>
+      <c r="G141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD141" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE141" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF141" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" t="s">
+        <v>192</v>
+      </c>
+      <c r="C142" t="inlineStr" s="4">
+        <is>
+          <t>1827Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в селі Волиця вул. ак. Возняка, 132 гр. Голку В.Я.</t>
+        </is>
+      </c>
+      <c r="D142" t="s">
+        <v>50</v>
+      </c>
+      <c r="E142" t="s">
+        <v>33</v>
+      </c>
+      <c r="F142" t="s">
+        <v>43</v>
+      </c>
+      <c r="G142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD142" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE142" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF142" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
         <v>142</v>
       </c>
-      <c r="I70" t="s">
-[...2 lines deleted...]
-      <c r="J70" t="s">
+      <c r="B143" t="s">
+        <v>193</v>
+      </c>
+      <c r="C143" t="inlineStr" s="4">
+        <is>
+          <t>1828Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у м. Рава-Руська, вул. В. Великого, 42 гр. Шмалю А.Я.</t>
+        </is>
+      </c>
+      <c r="D143" t="s">
+        <v>50</v>
+      </c>
+      <c r="E143" t="s">
+        <v>33</v>
+      </c>
+      <c r="F143" t="s">
+        <v>43</v>
+      </c>
+      <c r="G143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD143" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE143" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF143" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
         <v>143</v>
       </c>
-      <c r="K70" t="s">
-[...8 lines deleted...]
-      <c r="N70" t="s">
+      <c r="B144" t="s">
+        <v>194</v>
+      </c>
+      <c r="C144" t="inlineStr" s="4">
+        <is>
+          <t>1829Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у селі Пільце вул. Пільце, 5, гр. Оліярнику Б.І.</t>
+        </is>
+      </c>
+      <c r="D144" t="s">
+        <v>50</v>
+      </c>
+      <c r="E144" t="s">
+        <v>33</v>
+      </c>
+      <c r="F144" t="s">
+        <v>34</v>
+      </c>
+      <c r="G144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M144" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD144" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE144" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF144" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
         <v>144</v>
       </c>
-      <c r="O70" t="s">
-[...8 lines deleted...]
-      <c r="R70" t="s">
+      <c r="B145" t="s">
+        <v>195</v>
+      </c>
+      <c r="C145" t="inlineStr" s="4">
+        <is>
+          <t>1830Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у м. Рава-Руська, вул. Львівська, 166 гр. Долинному А.С.</t>
+        </is>
+      </c>
+      <c r="D145" t="s">
+        <v>50</v>
+      </c>
+      <c r="E145" t="s">
+        <v>33</v>
+      </c>
+      <c r="F145" t="s">
+        <v>43</v>
+      </c>
+      <c r="G145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD145" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE145" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF145" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
         <v>145</v>
       </c>
-      <c r="S70" t="s">
-[...14 lines deleted...]
-      <c r="X70" t="s">
+      <c r="B146" t="s">
+        <v>196</v>
+      </c>
+      <c r="C146" t="inlineStr" s="4">
+        <is>
+          <t>1831Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Річки, вул. Героїв УПА, 60 гр. Стороняк Л.М.</t>
+        </is>
+      </c>
+      <c r="D146" t="s">
+        <v>50</v>
+      </c>
+      <c r="E146" t="s">
+        <v>33</v>
+      </c>
+      <c r="F146" t="s">
+        <v>43</v>
+      </c>
+      <c r="G146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD146" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE146" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF146" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
         <v>146</v>
       </c>
-      <c r="Y70" t="s">
-[...21 lines deleted...]
-        <v>143</v>
+      <c r="B147" t="s">
+        <v>197</v>
+      </c>
+      <c r="C147" t="inlineStr" s="4">
+        <is>
+          <t>1832Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Річки, вул. Шевченка, 31 гр. Походенько С.М.</t>
+        </is>
+      </c>
+      <c r="D147" t="s">
+        <v>50</v>
+      </c>
+      <c r="E147" t="s">
+        <v>40</v>
+      </c>
+      <c r="F147" t="s">
+        <v>41</v>
+      </c>
+      <c r="G147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q147" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="R147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U147" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD147" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE147" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF147" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" t="s">
+        <v>198</v>
+      </c>
+      <c r="C148" t="inlineStr" s="4">
+        <is>
+          <t>1833Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Річки, вул. Шевченка, 31 гр. Походенько С.М.</t>
+        </is>
+      </c>
+      <c r="D148" t="s">
+        <v>50</v>
+      </c>
+      <c r="E148" t="s">
+        <v>33</v>
+      </c>
+      <c r="F148" t="s">
+        <v>43</v>
+      </c>
+      <c r="G148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD148" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE148" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF148" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="s">
+        <v>199</v>
+      </c>
+      <c r="C149" t="inlineStr" s="4">
+        <is>
+          <t>1834Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у м. Рава-Руська вул. Львівська, 107 гр. Шуті О.В</t>
+        </is>
+      </c>
+      <c r="D149" t="s">
+        <v>50</v>
+      </c>
+      <c r="E149" t="s">
+        <v>33</v>
+      </c>
+      <c r="F149" t="s">
+        <v>43</v>
+      </c>
+      <c r="G149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD149" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE149" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF149" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="s">
+        <v>200</v>
+      </c>
+      <c r="C150" t="inlineStr" s="4">
+        <is>
+          <t>1835Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Забір’я, вул. Зелена, 66 гр. Копровському Г.В.</t>
+        </is>
+      </c>
+      <c r="D150" t="s">
+        <v>50</v>
+      </c>
+      <c r="E150" t="s">
+        <v>33</v>
+      </c>
+      <c r="F150" t="s">
+        <v>34</v>
+      </c>
+      <c r="G150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W150" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="X150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD150" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE150" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF150" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" t="s">
+        <v>201</v>
+      </c>
+      <c r="C151" t="inlineStr" s="4">
+        <is>
+          <t>1836Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Забір’я, вул. Зелена, 14 гр. Ворожбит О.Ф.</t>
+        </is>
+      </c>
+      <c r="D151" t="s">
+        <v>50</v>
+      </c>
+      <c r="E151" t="s">
+        <v>33</v>
+      </c>
+      <c r="F151" t="s">
+        <v>43</v>
+      </c>
+      <c r="G151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD151" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE151" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF151" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" t="s">
+        <v>202</v>
+      </c>
+      <c r="C152" t="inlineStr" s="4">
+        <is>
+          <t>1837Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) у с. Клебани вул. Шевченка, 8 гр. Плесак Л.Я.</t>
+        </is>
+      </c>
+      <c r="D152" t="s">
+        <v>50</v>
+      </c>
+      <c r="E152" t="s">
+        <v>33</v>
+      </c>
+      <c r="F152" t="s">
+        <v>43</v>
+      </c>
+      <c r="G152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD152" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE152" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF152" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" t="s">
+        <v>203</v>
+      </c>
+      <c r="C153" t="inlineStr" s="4">
+        <is>
+          <t>1838Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будівництва і обслуговування житлового будинку, господарських будівель і споруд (присадибна ділянка) в с. Потелич вул. Центральна, 77 гр. Галань Г.С.</t>
+        </is>
+      </c>
+      <c r="D153" t="s">
+        <v>50</v>
+      </c>
+      <c r="E153" t="s">
+        <v>33</v>
+      </c>
+      <c r="F153" t="s">
+        <v>43</v>
+      </c>
+      <c r="G153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD153" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE153" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF153" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" t="s">
+        <v>204</v>
+      </c>
+      <c r="C154" t="inlineStr" s="4">
+        <is>
+          <t>1840включити питання   Про внесення змін до порядку денного LXХІІІ сесії Рава-Руської міської ради Львівського району Львівської області VІІІ демократичного скликання.  Про внесення змін до «Програми поховання військовослужбовців, які загинули (померли) під час проходження військової служби на 2026-2028 роки» і затвердження її у новій редакції. Про затвердження «Програми забезпечення заходів мобілізаційної підготовки та мобілізації за рахунок коштів бюджету Рава-Руської міської територіальної громади на 2026 рік» у новій редакції.  Про</t>
+        </is>
+      </c>
+      <c r="D154" t="s">
+        <v>39</v>
+      </c>
+      <c r="E154" t="s">
+        <v>33</v>
+      </c>
+      <c r="F154" t="s">
+        <v>43</v>
+      </c>
+      <c r="G154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD154" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE154" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF154" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" t="s">
+        <v>205</v>
+      </c>
+      <c r="C155" t="inlineStr" s="4">
+        <is>
+          <t>1841Про внесення змін до порядку денного LХХІІІ сесії Рава-Руської міської ради Львівського району Львівської області VІІІ демократичного скликання</t>
+        </is>
+      </c>
+      <c r="D155" t="s">
+        <v>50</v>
+      </c>
+      <c r="E155" t="s">
+        <v>33</v>
+      </c>
+      <c r="F155" t="s">
+        <v>43</v>
+      </c>
+      <c r="G155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD155" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE155" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF155" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" t="s">
+        <v>206</v>
+      </c>
+      <c r="C156" t="inlineStr" s="4">
+        <is>
+          <t>1842Про внесення змін до «Програми поховання військовослужбовців, які загинули (померли) під час проходження військової служби на 2026-2028 роки» і затвердження її у новій редакції</t>
+        </is>
+      </c>
+      <c r="D156" t="s">
+        <v>50</v>
+      </c>
+      <c r="E156" t="s">
+        <v>33</v>
+      </c>
+      <c r="F156" t="s">
+        <v>34</v>
+      </c>
+      <c r="G156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L156" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="M156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD156" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE156" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF156" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" t="s">
+        <v>207</v>
+      </c>
+      <c r="C157" t="inlineStr" s="4">
+        <is>
+          <t>1843Про затвердження «Програми забезпечення заходів мобілізаційної підготовки та мобілізації за рахунок коштів бюджету Рава-Руської міської територіальної громади на 2026 рік» у новій редакції</t>
+        </is>
+      </c>
+      <c r="D157" t="s">
+        <v>50</v>
+      </c>
+      <c r="E157" t="s">
+        <v>33</v>
+      </c>
+      <c r="F157" t="s">
+        <v>43</v>
+      </c>
+      <c r="G157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD157" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE157" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF157" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" t="s">
+        <v>208</v>
+      </c>
+      <c r="C158" t="inlineStr" s="4">
+        <is>
+          <t>1844Про затвердження Програми матеріальної підтримки ГУНП у Львівській області на 2026 рік у новій редакції</t>
+        </is>
+      </c>
+      <c r="D158" t="s">
+        <v>50</v>
+      </c>
+      <c r="E158" t="s">
+        <v>33</v>
+      </c>
+      <c r="F158" t="s">
+        <v>43</v>
+      </c>
+      <c r="G158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD158" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE158" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF158" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" t="s">
+        <v>209</v>
+      </c>
+      <c r="C159" t="inlineStr" s="4">
+        <is>
+          <t>1845Про затвердження «Програми природоохоронних заходів Рава-Руської міської територіальної громади на 2026-2028 роки» у новій редакції</t>
+        </is>
+      </c>
+      <c r="D159" t="s">
+        <v>50</v>
+      </c>
+      <c r="E159" t="s">
+        <v>33</v>
+      </c>
+      <c r="F159" t="s">
+        <v>43</v>
+      </c>
+      <c r="G159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD159" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE159" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF159" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" t="s">
+        <v>210</v>
+      </c>
+      <c r="C160" t="inlineStr" s="4">
+        <is>
+          <t>1846Про затвердження Програми надання одноразової допомоги сім’ям патронатних вихователів на території Рава-Руської міської територіальної громади на 2026 рік</t>
+        </is>
+      </c>
+      <c r="D160" t="s">
+        <v>50</v>
+      </c>
+      <c r="E160" t="s">
+        <v>33</v>
+      </c>
+      <c r="F160" t="s">
+        <v>43</v>
+      </c>
+      <c r="G160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD160" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE160" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF160" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" t="s">
+        <v>211</v>
+      </c>
+      <c r="C161" t="inlineStr" s="4">
+        <is>
+          <t>1847Про внесення змін до показників бюджету Рава-Руської міської територіальної громади на 2026 рік</t>
+        </is>
+      </c>
+      <c r="D161" t="s">
+        <v>50</v>
+      </c>
+      <c r="E161" t="s">
+        <v>33</v>
+      </c>
+      <c r="F161" t="s">
+        <v>43</v>
+      </c>
+      <c r="G161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD161" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE161" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF161" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" t="s">
+        <v>212</v>
+      </c>
+      <c r="C162" t="inlineStr" s="4">
+        <is>
+          <t>1848Про затвердження Програми цивільного захисту населення і територій від надзвичайних ситуацій техногенного та природнього характеру, забезпечення пожежної безпеки на території Рава-Руської міської територіальної громади на 2026-2028 роки у новій редакції</t>
+        </is>
+      </c>
+      <c r="D162" t="s">
+        <v>50</v>
+      </c>
+      <c r="E162" t="s">
+        <v>33</v>
+      </c>
+      <c r="F162" t="s">
+        <v>43</v>
+      </c>
+      <c r="G162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD162" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE162" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF162" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" t="s">
+        <v>213</v>
+      </c>
+      <c r="C163" t="inlineStr" s="4">
+        <is>
+          <t>1849Про затвердження звіту про виконання бюджету Рава-Руської міської територіальної громади за I квартал 2026 року</t>
+        </is>
+      </c>
+      <c r="D163" t="s">
+        <v>50</v>
+      </c>
+      <c r="E163" t="s">
+        <v>33</v>
+      </c>
+      <c r="F163" t="s">
+        <v>43</v>
+      </c>
+      <c r="G163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD163" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE163" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF163" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" t="s">
+        <v>214</v>
+      </c>
+      <c r="C164" t="inlineStr" s="4">
+        <is>
+          <t>1850Про затвердження звіту про виконання фінансового плану КОМУНАЛЬНОГО ПІДПРИЄМСТВА «Рава-Руське будинкоуправління №2» при Рава-Руській міській раді за І квартал 2026 року</t>
+        </is>
+      </c>
+      <c r="D164" t="s">
+        <v>50</v>
+      </c>
+      <c r="E164" t="s">
+        <v>33</v>
+      </c>
+      <c r="F164" t="s">
+        <v>34</v>
+      </c>
+      <c r="G164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U164" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="V164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD164" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE164" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF164" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" t="s">
+        <v>215</v>
+      </c>
+      <c r="C165" t="inlineStr" s="4">
+        <is>
+          <t>1851Про затвердження звіту про виконання фінансового плану Комунального некомерційного підприємства «Рава-Руська лікарня» Рава-Руської міської ради за І квартал 2026 року</t>
+        </is>
+      </c>
+      <c r="D165" t="s">
+        <v>50</v>
+      </c>
+      <c r="E165" t="s">
+        <v>33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>43</v>
+      </c>
+      <c r="G165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD165" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE165" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF165" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" t="s">
+        <v>216</v>
+      </c>
+      <c r="C166" t="inlineStr" s="4">
+        <is>
+          <t>1852Про затвердження Положення про порядок та умови надання платних соціальних послуг Комунального закладу «Центр надання соціальних послуг» Рава-Руської міської ради, переліку платних соціальних послуг та переліку вартості платних соціальних послуг на 2026 рік</t>
+        </is>
+      </c>
+      <c r="D166" t="s">
+        <v>50</v>
+      </c>
+      <c r="E166" t="s">
+        <v>33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>43</v>
+      </c>
+      <c r="G166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD166" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE166" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF166" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" t="s">
+        <v>217</v>
+      </c>
+      <c r="C167" t="inlineStr" s="4">
+        <is>
+          <t>1853Про звернення Рава-Руської міської ради до Верховної Ради України щодо підтримки проєкту Закону України «Про внесення змін до Закону України «Про Державний бюджет України на 2026 рік» щодо підвищення розміру мінімальної пенсії за віком та грошового забезпечення військовослужбовців» (реєстр. № 15093 від 19.03.2026)</t>
+        </is>
+      </c>
+      <c r="D167" t="s">
+        <v>50</v>
+      </c>
+      <c r="E167" t="s">
+        <v>33</v>
+      </c>
+      <c r="F167" t="s">
+        <v>34</v>
+      </c>
+      <c r="G167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H167" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="I167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD167" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE167" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF167" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" t="s">
+        <v>218</v>
+      </c>
+      <c r="C168" t="inlineStr" s="4">
+        <is>
+          <t>1854Про звернення депутатів Рава-Руської міської ради Львівського району Львівської області до Кабінету Міністрів України щодо внесення змін до Правил перетинання державного кордону громадянами України</t>
+        </is>
+      </c>
+      <c r="D168" t="s">
+        <v>50</v>
+      </c>
+      <c r="E168" t="s">
+        <v>33</v>
+      </c>
+      <c r="F168" t="s">
+        <v>43</v>
+      </c>
+      <c r="G168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD168" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE168" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF168" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" t="s">
+        <v>219</v>
+      </c>
+      <c r="C169" t="inlineStr" s="4">
+        <is>
+          <t>1855Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D169" t="s">
+        <v>50</v>
+      </c>
+      <c r="E169" t="s">
+        <v>33</v>
+      </c>
+      <c r="F169" t="s">
+        <v>43</v>
+      </c>
+      <c r="G169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD169" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE169" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF169" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>169</v>
+      </c>
+      <c r="B170" t="s">
+        <v>220</v>
+      </c>
+      <c r="C170" t="inlineStr" s="4">
+        <is>
+          <t>1856Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D170" t="s">
+        <v>50</v>
+      </c>
+      <c r="E170" t="s">
+        <v>33</v>
+      </c>
+      <c r="F170" t="s">
+        <v>43</v>
+      </c>
+      <c r="G170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD170" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE170" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF170" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" t="s">
+        <v>221</v>
+      </c>
+      <c r="C171" t="inlineStr" s="4">
+        <is>
+          <t>1857Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D171" t="s">
+        <v>50</v>
+      </c>
+      <c r="E171" t="s">
+        <v>33</v>
+      </c>
+      <c r="F171" t="s">
+        <v>34</v>
+      </c>
+      <c r="G171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T171" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="U171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD171" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE171" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF171" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" t="s">
+        <v>222</v>
+      </c>
+      <c r="C172" t="inlineStr" s="4">
+        <is>
+          <t>1858Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D172" t="s">
+        <v>50</v>
+      </c>
+      <c r="E172" t="s">
+        <v>33</v>
+      </c>
+      <c r="F172" t="s">
+        <v>43</v>
+      </c>
+      <c r="G172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD172" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE172" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF172" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" t="s">
+        <v>223</v>
+      </c>
+      <c r="C173" t="inlineStr" s="4">
+        <is>
+          <t>1859Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D173" t="s">
+        <v>50</v>
+      </c>
+      <c r="E173" t="s">
+        <v>33</v>
+      </c>
+      <c r="F173" t="s">
+        <v>43</v>
+      </c>
+      <c r="G173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD173" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE173" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF173" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" t="s">
+        <v>224</v>
+      </c>
+      <c r="C174" t="inlineStr" s="4">
+        <is>
+          <t>1860Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D174" t="s">
+        <v>50</v>
+      </c>
+      <c r="E174" t="s">
+        <v>33</v>
+      </c>
+      <c r="F174" t="s">
+        <v>43</v>
+      </c>
+      <c r="G174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD174" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE174" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF174" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" t="s">
+        <v>225</v>
+      </c>
+      <c r="C175" t="inlineStr" s="4">
+        <is>
+          <t>1861Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D175" t="s">
+        <v>50</v>
+      </c>
+      <c r="E175" t="s">
+        <v>33</v>
+      </c>
+      <c r="F175" t="s">
+        <v>43</v>
+      </c>
+      <c r="G175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD175" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE175" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF175" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>175</v>
+      </c>
+      <c r="B176" t="s">
+        <v>226</v>
+      </c>
+      <c r="C176" t="inlineStr" s="4">
+        <is>
+          <t>1862Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D176" t="s">
+        <v>50</v>
+      </c>
+      <c r="E176" t="s">
+        <v>33</v>
+      </c>
+      <c r="F176" t="s">
+        <v>34</v>
+      </c>
+      <c r="G176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M176" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="N176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD176" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE176" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF176" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" t="s">
+        <v>227</v>
+      </c>
+      <c r="C177" t="inlineStr" s="4">
+        <is>
+          <t>1863Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D177" t="s">
+        <v>50</v>
+      </c>
+      <c r="E177" t="s">
+        <v>33</v>
+      </c>
+      <c r="F177" t="s">
+        <v>34</v>
+      </c>
+      <c r="G177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V177" t="s" s="5">
+        <v>37</v>
+      </c>
+      <c r="W177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD177" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE177" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF177" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" t="s">
+        <v>228</v>
+      </c>
+      <c r="C178" t="inlineStr" s="4">
+        <is>
+          <t>1864Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D178" t="s">
+        <v>50</v>
+      </c>
+      <c r="E178" t="s">
+        <v>33</v>
+      </c>
+      <c r="F178" t="s">
+        <v>43</v>
+      </c>
+      <c r="G178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD178" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE178" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF178" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" t="s">
+        <v>229</v>
+      </c>
+      <c r="C179" t="inlineStr" s="4">
+        <is>
+          <t>1865Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D179" t="s">
+        <v>50</v>
+      </c>
+      <c r="E179" t="s">
+        <v>33</v>
+      </c>
+      <c r="F179" t="s">
+        <v>43</v>
+      </c>
+      <c r="G179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD179" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE179" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF179" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" t="s">
+        <v>230</v>
+      </c>
+      <c r="C180" t="inlineStr" s="4">
+        <is>
+          <t>1866Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D180" t="s">
+        <v>50</v>
+      </c>
+      <c r="E180" t="s">
+        <v>33</v>
+      </c>
+      <c r="F180" t="s">
+        <v>43</v>
+      </c>
+      <c r="G180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD180" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE180" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF180" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" t="s">
+        <v>231</v>
+      </c>
+      <c r="C181" t="inlineStr" s="4">
+        <is>
+          <t>1867Про затвердження рішення комісії з розгляду питань щодо надання допомоги для вирішення житлового питання окремим категоріям внутрішньо переміщених осіб, що проживали на тимчасово окупованій території</t>
+        </is>
+      </c>
+      <c r="D181" t="s">
+        <v>50</v>
+      </c>
+      <c r="E181" t="s">
+        <v>33</v>
+      </c>
+      <c r="F181" t="s">
+        <v>43</v>
+      </c>
+      <c r="G181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="H181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="I181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="J181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="K181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="L181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="M181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="N181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="O181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="P181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Q181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="R181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="S181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="T181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="U181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="V181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="W181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="X181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="Z181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AA181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AB181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AC181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AD181" t="s" s="5">
+        <v>35</v>
+      </c>
+      <c r="AE181" t="s" s="5">
+        <v>36</v>
+      </c>
+      <c r="AF181" t="s" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182"/>
+      <c r="B182"/>
+      <c r="C182"/>
+      <c r="D182"/>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="G182" t="s">
+        <v>232</v>
+      </c>
+      <c r="H182" t="s">
+        <v>233</v>
+      </c>
+      <c r="I182" t="s">
+        <v>233</v>
+      </c>
+      <c r="J182" t="s">
+        <v>234</v>
+      </c>
+      <c r="K182" t="s">
+        <v>235</v>
+      </c>
+      <c r="L182" t="s">
+        <v>233</v>
+      </c>
+      <c r="M182" t="s">
+        <v>236</v>
+      </c>
+      <c r="N182" t="s">
+        <v>237</v>
+      </c>
+      <c r="O182" t="s">
+        <v>234</v>
+      </c>
+      <c r="P182" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>233</v>
+      </c>
+      <c r="R182" t="s">
+        <v>238</v>
+      </c>
+      <c r="S182" t="s">
+        <v>239</v>
+      </c>
+      <c r="T182" t="s">
+        <v>240</v>
+      </c>
+      <c r="U182" t="s">
+        <v>241</v>
+      </c>
+      <c r="V182" t="s">
+        <v>236</v>
+      </c>
+      <c r="W182" t="s">
+        <v>236</v>
+      </c>
+      <c r="X182" t="s">
+        <v>242</v>
+      </c>
+      <c r="Y182" t="s">
+        <v>234</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>234</v>
+      </c>
+      <c r="AA182" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB182" t="s">
+        <v>243</v>
+      </c>
+      <c r="AC182" t="s">
+        <v>244</v>
+      </c>
+      <c r="AD182" t="s">
+        <v>245</v>
+      </c>
+      <c r="AE182" t="s">
+        <v>234</v>
+      </c>
+      <c r="AF182" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183"/>
+      <c r="B183"/>
+      <c r="C183"/>
+      <c r="D183"/>
+      <c r="E183"/>
+      <c r="F183"/>
+      <c r="G183" t="s">
+        <v>246</v>
+      </c>
+      <c r="H183" t="s">
+        <v>246</v>
+      </c>
+      <c r="I183" t="s">
+        <v>246</v>
+      </c>
+      <c r="J183" t="s">
+        <v>246</v>
+      </c>
+      <c r="K183" t="s">
+        <v>247</v>
+      </c>
+      <c r="L183" t="s">
+        <v>246</v>
+      </c>
+      <c r="M183" t="s">
+        <v>246</v>
+      </c>
+      <c r="N183" t="s">
+        <v>246</v>
+      </c>
+      <c r="O183" t="s">
+        <v>246</v>
+      </c>
+      <c r="P183" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>246</v>
+      </c>
+      <c r="R183" t="s">
+        <v>246</v>
+      </c>
+      <c r="S183" t="s">
+        <v>246</v>
+      </c>
+      <c r="T183" t="s">
+        <v>246</v>
+      </c>
+      <c r="U183" t="s">
+        <v>246</v>
+      </c>
+      <c r="V183" t="s">
+        <v>246</v>
+      </c>
+      <c r="W183" t="s">
+        <v>246</v>
+      </c>
+      <c r="X183" t="s">
+        <v>246</v>
+      </c>
+      <c r="Y183" t="s">
+        <v>246</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>246</v>
+      </c>
+      <c r="AA183" t="s">
+        <v>246</v>
+      </c>
+      <c r="AB183" t="s">
+        <v>246</v>
+      </c>
+      <c r="AC183" t="s">
+        <v>246</v>
+      </c>
+      <c r="AD183" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE183" t="s">
+        <v>246</v>
+      </c>
+      <c r="AF183" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184"/>
+      <c r="B184"/>
+      <c r="C184"/>
+      <c r="D184"/>
+      <c r="E184"/>
+      <c r="F184"/>
+      <c r="G184" t="s">
+        <v>248</v>
+      </c>
+      <c r="H184" t="s">
+        <v>249</v>
+      </c>
+      <c r="I184" t="s">
+        <v>250</v>
+      </c>
+      <c r="J184" t="s">
+        <v>249</v>
+      </c>
+      <c r="K184" t="s">
+        <v>251</v>
+      </c>
+      <c r="L184" t="s">
+        <v>252</v>
+      </c>
+      <c r="M184" t="s">
+        <v>251</v>
+      </c>
+      <c r="N184" t="s">
+        <v>250</v>
+      </c>
+      <c r="O184" t="s">
+        <v>249</v>
+      </c>
+      <c r="P184" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>249</v>
+      </c>
+      <c r="R184" t="s">
+        <v>252</v>
+      </c>
+      <c r="S184" t="s">
+        <v>250</v>
+      </c>
+      <c r="T184" t="s">
+        <v>249</v>
+      </c>
+      <c r="U184" t="s">
+        <v>249</v>
+      </c>
+      <c r="V184" t="s">
+        <v>250</v>
+      </c>
+      <c r="W184" t="s">
+        <v>250</v>
+      </c>
+      <c r="X184" t="s">
+        <v>250</v>
+      </c>
+      <c r="Y184" t="s">
+        <v>249</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>249</v>
+      </c>
+      <c r="AA184" t="s">
+        <v>249</v>
+      </c>
+      <c r="AB184" t="s">
+        <v>249</v>
+      </c>
+      <c r="AC184" t="s">
+        <v>252</v>
+      </c>
+      <c r="AD184" t="s">
+        <v>252</v>
+      </c>
+      <c r="AE184" t="s">
+        <v>249</v>
+      </c>
+      <c r="AF184" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185"/>
+      <c r="B185"/>
+      <c r="C185"/>
+      <c r="D185"/>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185" t="s">
+        <v>253</v>
+      </c>
+      <c r="H185" t="s">
+        <v>254</v>
+      </c>
+      <c r="I185" t="s">
+        <v>255</v>
+      </c>
+      <c r="J185" t="s">
+        <v>256</v>
+      </c>
+      <c r="K185" t="s">
+        <v>257</v>
+      </c>
+      <c r="L185" t="s">
+        <v>257</v>
+      </c>
+      <c r="M185" t="s">
+        <v>257</v>
+      </c>
+      <c r="N185" t="s">
+        <v>258</v>
+      </c>
+      <c r="O185" t="s">
+        <v>256</v>
+      </c>
+      <c r="P185" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>254</v>
+      </c>
+      <c r="R185" t="s">
+        <v>259</v>
+      </c>
+      <c r="S185" t="s">
+        <v>260</v>
+      </c>
+      <c r="T185" t="s">
+        <v>253</v>
+      </c>
+      <c r="U185" t="s">
+        <v>255</v>
+      </c>
+      <c r="V185" t="s">
+        <v>261</v>
+      </c>
+      <c r="W185" t="s">
+        <v>261</v>
+      </c>
+      <c r="X185" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y185" t="s">
+        <v>256</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>256</v>
+      </c>
+      <c r="AA185" t="s">
+        <v>253</v>
+      </c>
+      <c r="AB185" t="s">
+        <v>261</v>
+      </c>
+      <c r="AC185" t="s">
+        <v>256</v>
+      </c>
+      <c r="AD185" t="s">
+        <v>260</v>
+      </c>
+      <c r="AE185" t="s">
+        <v>256</v>
+      </c>
+      <c r="AF185" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186"/>
+      <c r="B186"/>
+      <c r="C186"/>
+      <c r="D186"/>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186" t="s">
+        <v>262</v>
+      </c>
+      <c r="H186" t="s">
+        <v>262</v>
+      </c>
+      <c r="I186" t="s">
+        <v>262</v>
+      </c>
+      <c r="J186" t="s">
+        <v>263</v>
+      </c>
+      <c r="K186" t="s">
+        <v>262</v>
+      </c>
+      <c r="L186" t="s">
+        <v>262</v>
+      </c>
+      <c r="M186" t="s">
+        <v>262</v>
+      </c>
+      <c r="N186" t="s">
+        <v>264</v>
+      </c>
+      <c r="O186" t="s">
+        <v>263</v>
+      </c>
+      <c r="P186" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>262</v>
+      </c>
+      <c r="R186" t="s">
+        <v>265</v>
+      </c>
+      <c r="S186" t="s">
+        <v>266</v>
+      </c>
+      <c r="T186" t="s">
+        <v>267</v>
+      </c>
+      <c r="U186" t="s">
+        <v>267</v>
+      </c>
+      <c r="V186" t="s">
+        <v>262</v>
+      </c>
+      <c r="W186" t="s">
+        <v>262</v>
+      </c>
+      <c r="X186" t="s">
+        <v>268</v>
+      </c>
+      <c r="Y186" t="s">
+        <v>263</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>263</v>
+      </c>
+      <c r="AA186" t="s">
+        <v>267</v>
+      </c>
+      <c r="AB186" t="s">
+        <v>266</v>
+      </c>
+      <c r="AC186" t="s">
+        <v>262</v>
+      </c>
+      <c r="AD186" t="s">
+        <v>262</v>
+      </c>
+      <c r="AE186" t="s">
+        <v>263</v>
+      </c>
+      <c r="AF186" t="s">
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D1:E1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>